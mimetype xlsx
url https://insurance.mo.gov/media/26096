--- v0 (2025-10-15)
+++ v1 (2026-07-29)
@@ -1,253 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Lifeheal\Health\Rates\Medical\376.465\2024 ACA Plan Year\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\difp-in-002\INS\Lifeheal\Health\Rates\Medical\376.465\2027 ACA Plan Year\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9A5D7E8-CBCB-403F-88F9-E34B8082EF4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1860" yWindow="0" windowWidth="19560" windowHeight="8205"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AV and CS Design by Plan" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J11" i="1" l="1"/>
+  <c r="K11" i="1" l="1"/>
+  <c r="K10" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="K8" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="K6" i="1"/>
+  <c r="J11" i="1"/>
   <c r="J10" i="1"/>
   <c r="J9" i="1"/>
   <c r="J8" i="1"/>
+  <c r="J7" i="1"/>
   <c r="J6" i="1"/>
-  <c r="J7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>Induced Demand Factor (IDF)</t>
   </si>
   <si>
     <t>Pricing AV</t>
   </si>
   <si>
-    <t>CSR Defunding Adjustment (Silver Load)</t>
-[...1 lines deleted...]
-  <si>
     <t>Calculated AVCSDP</t>
   </si>
   <si>
     <t>Detail of the field "AV and Cost Sharing Design of Plan" - Item (3.3) of URRT Worksheet 2</t>
   </si>
   <si>
     <t>(numerical references in row 5 also refer to URRT Worksheet 2)</t>
   </si>
   <si>
     <t>Plan Name (1.3)</t>
   </si>
   <si>
     <t>Plan ID (Standard Component ID) (1.4)</t>
   </si>
   <si>
     <t>Metal (1.5)</t>
   </si>
   <si>
     <t>AV Metal Value (1.6)</t>
   </si>
   <si>
     <t>AV and Cost Sharing Design of Plan (3.3)</t>
   </si>
   <si>
     <t xml:space="preserve">Components of AVCSDP 3.3 </t>
   </si>
+  <si>
+    <t>CSR Load Factor (3.4)</t>
+  </si>
+  <si>
+    <t>AVCSDP times CSR Load Factor</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -493,225 +504,253 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="2" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
-    <col min="7" max="7" width="11.140625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="9"/>
-[...8 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="F4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="7"/>
+      <c r="H4" s="10"/>
+    </row>
+    <row r="5" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="10"/>
-[...15 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="B5" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="H5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J5" s="4" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K5" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="J6" s="3">
-        <f t="shared" ref="J6:J11" si="0">ROUND(F6*G6*H6,4)</f>
-[...3 lines deleted...]
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+        <f>ROUND(F6*G6,4)</f>
+        <v>0</v>
+      </c>
+      <c r="K6" s="3">
+        <f>J6*H6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="J7" s="3">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+        <f t="shared" ref="J7:J11" si="0">ROUND(F7*G7,4)</f>
+        <v>0</v>
+      </c>
+      <c r="K7" s="3">
+        <f t="shared" ref="K7:K11" si="1">J7*H7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="J8" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K8" s="3">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="J9" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K9" s="3">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="J10" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K10" s="3">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="J11" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K11" s="3">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
@@ -914,53 +953,53 @@
       <c r="H47" s="5"/>
     </row>
     <row r="48" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="4:8" x14ac:dyDescent="0.25">
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="F4:H4"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
+    <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AV and CS Design by Plan</vt:lpstr>
     </vt:vector>